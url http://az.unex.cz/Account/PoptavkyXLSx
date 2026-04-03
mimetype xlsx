--- v0 (2026-04-03)
+++ v1 (2026-04-03)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Poptávky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Poptávky'!$A$2:$G$2</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
-    <t>Poptávky UNEX 3.4.2026 05:35</t>
+    <t>Poptávky UNEX 3.4.2026 06:55</t>
   </si>
   <si>
     <t>Provoz</t>
   </si>
   <si>
     <t>Profese</t>
   </si>
   <si>
     <t>Kvalifikace</t>
   </si>
   <si>
     <t>Kvalita</t>
   </si>
   <si>
     <t>Počet</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t xml:space="preserve">VP 21     </t>
   </si>